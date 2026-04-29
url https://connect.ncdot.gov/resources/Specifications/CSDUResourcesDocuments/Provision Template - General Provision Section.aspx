--- v3 (2026-03-14)
+++ v4 (2026-04-29)
@@ -2274,51 +2274,51 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECTSITE-505118067-124</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connectqc.ncdot.gov/site/APA/_layouts/15/DocIdRedir.aspx?ID=CONNECTSITE-505118067-124</Url>
       <Description>CONNECTSITE-505118067-124</Description>
     </_dlc_DocIdUrl>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Provision_x0020_Title_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Provision_x0020_Number_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Section xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea">APA Instructions</Section>
     <Line_x0020_Up_x0020_Sheet xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5711b200098c6d95c032d3d441b61e7">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5e6c60461ed275e1741bdc97cad02d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="5c64760c-e691-4e19-9c26-bdd5d8055dea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f6cd23bbc7df96de06cf338e3cbdb09" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Number_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Title_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Section" minOccurs="0"/>
                 <xsd:element ref="ns3:Line_x0020_Up_x0020_Sheet" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2514,51 +2514,51 @@
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866F6900-C30A-40BB-AB2C-9BFA708D1E3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A9C8A3-13E1-4C35-888B-AC92B8BA57AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53BFE0FA-07D0-4ADE-9380-CAE9CC93CE62}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E1D2821-68BA-462F-BE75-3E1508BFA638}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30C9217-880D-4C4E-9478-951C6E66953D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4772AF74-8515-45A6-8BA0-0104218C4D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>94</Words>
   <Characters>538</Characters>