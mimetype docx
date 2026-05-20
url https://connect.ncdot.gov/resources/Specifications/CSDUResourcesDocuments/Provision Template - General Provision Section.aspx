--- v4 (2026-04-29)
+++ v5 (2026-05-20)
@@ -2514,51 +2514,51 @@
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866F6900-C30A-40BB-AB2C-9BFA708D1E3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A9C8A3-13E1-4C35-888B-AC92B8BA57AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E1D2821-68BA-462F-BE75-3E1508BFA638}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1DF9FB-CEB9-42AE-8087-EF40634DB9F0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30C9217-880D-4C4E-9478-951C6E66953D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4772AF74-8515-45A6-8BA0-0104218C4D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>94</Words>
   <Characters>538</Characters>