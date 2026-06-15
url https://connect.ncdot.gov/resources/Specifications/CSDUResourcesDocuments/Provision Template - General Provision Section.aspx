--- v5 (2026-05-20)
+++ v6 (2026-06-15)
@@ -13,75 +13,75 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F886DF1" w14:textId="4FC6C556" w:rsidR="00B50727" w:rsidRPr="00091237" w:rsidRDefault="00ED12C7" w:rsidP="00DF129D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>TITLE OF PROVISION</w:t>
       </w:r>
       <w:r w:rsidR="008A18D2" w:rsidRPr="00091237">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A2147E" w:rsidRPr="004F1661" w14:paraId="6F886DF5" w14:textId="77777777" w:rsidTr="00A01B0F">
+      <w:tr w:rsidR="00A2147E" w:rsidRPr="004F1661" w14:paraId="6F886DF5" w14:textId="77777777" w:rsidTr="00F27D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886DF2" w14:textId="0AA54697" w:rsidR="00A2147E" w:rsidRPr="004F1661" w:rsidRDefault="00A2147E" w:rsidP="0065666E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="0"/>
             <w:r w:rsidRPr="004F1661">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00ED12C7">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MM</w:t>
@@ -95,53 +95,54 @@
             <w:r w:rsidR="00ED12C7">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
             <w:r w:rsidR="00C90833">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00ED12C7">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>YY</w:t>
             </w:r>
             <w:r w:rsidR="00C90833">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:commentRangeEnd w:id="0"/>
-            <w:r w:rsidR="00D22FB8">
+            <w:r w:rsidR="00D22FB8" w:rsidRPr="004F1661">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="0"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886DF3" w14:textId="0397D22E" w:rsidR="00A2147E" w:rsidRPr="004F1661" w:rsidRDefault="00A2147E" w:rsidP="0065666E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886DF4" w14:textId="750DE2A7" w:rsidR="00A2147E" w:rsidRPr="004F1661" w:rsidRDefault="00ED12C7" w:rsidP="0065666E">
@@ -258,96 +259,96 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Standard Specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F17B780" w14:textId="77777777" w:rsidR="00ED12C7" w:rsidRPr="00960212" w:rsidRDefault="00ED12C7" w:rsidP="00F347DE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7398"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED12C7" w14:paraId="495331F4" w14:textId="77777777" w:rsidTr="00884860">
+      <w:tr w:rsidR="00ED12C7" w14:paraId="495331F4" w14:textId="77777777" w:rsidTr="00F27D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7398" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BE7B2B1" w14:textId="77777777" w:rsidR="00ED12C7" w:rsidRDefault="00ED12C7" w:rsidP="00F347DE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12BF209F" w14:textId="77777777" w:rsidR="00ED12C7" w:rsidRDefault="00ED12C7" w:rsidP="00F347DE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED12C7" w14:paraId="465C74C9" w14:textId="77777777" w:rsidTr="00884860">
+      <w:tr w:rsidR="00ED12C7" w14:paraId="465C74C9" w14:textId="77777777" w:rsidTr="00F27D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7398" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17B02E57" w14:textId="77777777" w:rsidR="00ED12C7" w:rsidRDefault="00ED12C7" w:rsidP="00F347DE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Item here</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CEE8B22" w14:textId="77777777" w:rsidR="00ED12C7" w:rsidRDefault="00ED12C7" w:rsidP="00F347DE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -358,63 +359,51 @@
               </w:rPr>
               <w:t># Here</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F93043" w14:textId="77777777" w:rsidR="00ED12C7" w:rsidRDefault="00ED12C7" w:rsidP="00ED12C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BA77CD9" w14:textId="2CBF3392" w:rsidR="00B81ACE" w:rsidRDefault="00B81ACE" w:rsidP="00B81ACE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material details entered here, you may or may not have a format such as </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> required.</w:t>
+        <w:t>Material details entered here, you may or may not have a format such as above required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8CFA33" w14:textId="77777777" w:rsidR="00B81ACE" w:rsidRDefault="00B81ACE" w:rsidP="00ED12C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F886E06" w14:textId="38596448" w:rsidR="00515D4B" w:rsidRDefault="00515D4B" w:rsidP="0065666E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Construction Methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F886E07" w14:textId="77777777" w:rsidR="00515D4B" w:rsidRPr="00B118EA" w:rsidRDefault="00515D4B" w:rsidP="0065666E">
       <w:pPr>
@@ -515,101 +504,101 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F886E0E" w14:textId="77777777" w:rsidR="00C90833" w:rsidRPr="00740EB6" w:rsidRDefault="00C90833" w:rsidP="0065666E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00740EB6">
         <w:t>Payment will be made under:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F886E0F" w14:textId="77777777" w:rsidR="00C90833" w:rsidRPr="00740EB6" w:rsidRDefault="00C90833" w:rsidP="0065666E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6750"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C90833" w:rsidRPr="00740EB6" w14:paraId="6F886E12" w14:textId="77777777" w:rsidTr="00C90833">
+      <w:tr w:rsidR="00C90833" w:rsidRPr="00740EB6" w14:paraId="6F886E12" w14:textId="77777777" w:rsidTr="00F27D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886E10" w14:textId="77777777" w:rsidR="00C90833" w:rsidRPr="00740EB6" w:rsidRDefault="00C90833" w:rsidP="0065666E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740EB6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Pay Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886E11" w14:textId="77777777" w:rsidR="00C90833" w:rsidRPr="00740EB6" w:rsidRDefault="00C90833" w:rsidP="0065666E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740EB6">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Pay Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90833" w:rsidRPr="00740EB6" w14:paraId="6F886E15" w14:textId="77777777" w:rsidTr="00C90833">
+      <w:tr w:rsidR="00C90833" w:rsidRPr="00740EB6" w14:paraId="6F886E15" w14:textId="77777777" w:rsidTr="00F27D84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886E13" w14:textId="6E6AADBC" w:rsidR="00C90833" w:rsidRPr="00FB5000" w:rsidRDefault="00ED12C7" w:rsidP="0065666E">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Pay Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F886E14" w14:textId="6FF65056" w:rsidR="00C90833" w:rsidRPr="00740EB6" w:rsidRDefault="00ED12C7" w:rsidP="0065666E">
             <w:pPr>
               <w:keepNext/>
@@ -621,51 +610,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Unit of Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="6F886E16" w14:textId="77777777" w:rsidR="00396CC7" w:rsidRDefault="00396CC7" w:rsidP="00515D4B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00396CC7">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Penny, Lisa E" w:date="2023-11-16T14:36:00Z" w:initials="PLE">
     <w:p w14:paraId="10C04C20" w14:textId="055370B8" w:rsidR="00D22FB8" w:rsidRDefault="00D22FB8" w:rsidP="00D22FB8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk151037992"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk151037993"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00F347DE" w:rsidRPr="00F9395D">
         <w:t xml:space="preserve">Ensure there is a single space after what you insert (note the single space </w:t>
       </w:r>
       <w:r w:rsidR="00F347DE">
         <w:t>after the text below</w:t>
       </w:r>
       <w:r w:rsidR="00F347DE" w:rsidRPr="00F9395D">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00F347DE">
         <w:t xml:space="preserve">  If you select “Home” and the “show/hide” icon that looks like a paragraph icon, you will see such as below there is a single space after the “Pay Item” list.  You should always have a single space so the next provision starts following that single space.</w:t>
       </w:r>
@@ -838,148 +827,148 @@
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>, by right clicking on this comment and selecting “Delete Comment”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E10901">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="7C3491E6" w14:textId="7604A53C" w:rsidR="00D22FB8" w:rsidRDefault="00D22FB8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="7C3491E6" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="6F06C386" w16cex:dateUtc="2023-11-16T19:36:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="7C3491E6" w16cid:durableId="6F06C386"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60B745CF" w14:textId="77777777" w:rsidR="00E40441" w:rsidRDefault="00E40441">
+    <w:p w14:paraId="18631779" w14:textId="77777777" w:rsidR="00ED4195" w:rsidRDefault="00ED4195">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36787B19" w14:textId="77777777" w:rsidR="00E40441" w:rsidRDefault="00E40441">
+    <w:p w14:paraId="00607C5F" w14:textId="77777777" w:rsidR="00ED4195" w:rsidRDefault="00ED4195">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="656B2ACE" w14:textId="77777777" w:rsidR="00E40441" w:rsidRDefault="00E40441">
+    <w:p w14:paraId="32255766" w14:textId="77777777" w:rsidR="00ED4195" w:rsidRDefault="00ED4195">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FDCE9BA" w14:textId="77777777" w:rsidR="00E40441" w:rsidRDefault="00E40441">
+    <w:p w14:paraId="7BCBE2AE" w14:textId="77777777" w:rsidR="00ED4195" w:rsidRDefault="00ED4195">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F886E1B" w14:textId="77777777" w:rsidR="00C90833" w:rsidRPr="00AF68C4" w:rsidRDefault="00C90833">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6F0EBE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D5E8DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E737E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2706877E"/>
     <w:lvl w:ilvl="0" w:tplc="6B003776">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
@@ -1052,59 +1041,59 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1807240331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="857234926">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Penny, Lisa E">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::lepenny@ncdot.gov::089c8ad7-c11b-4cc7-ac35-bcb4a9bf59e3"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -1115,50 +1104,51 @@
     <w:rsid w:val="00065000"/>
     <w:rsid w:val="00091237"/>
     <w:rsid w:val="000922FE"/>
     <w:rsid w:val="000C13EA"/>
     <w:rsid w:val="000C19C3"/>
     <w:rsid w:val="000D6E26"/>
     <w:rsid w:val="000E771C"/>
     <w:rsid w:val="000F3407"/>
     <w:rsid w:val="00151057"/>
     <w:rsid w:val="001724E1"/>
     <w:rsid w:val="0017336F"/>
     <w:rsid w:val="002007B9"/>
     <w:rsid w:val="002026B5"/>
     <w:rsid w:val="002074A2"/>
     <w:rsid w:val="00221E70"/>
     <w:rsid w:val="00230261"/>
     <w:rsid w:val="002971DD"/>
     <w:rsid w:val="002A2D1E"/>
     <w:rsid w:val="002A7E47"/>
     <w:rsid w:val="002B124D"/>
     <w:rsid w:val="002B2242"/>
     <w:rsid w:val="002E1241"/>
     <w:rsid w:val="00302790"/>
     <w:rsid w:val="00310AE3"/>
     <w:rsid w:val="003444E6"/>
+    <w:rsid w:val="003464AD"/>
     <w:rsid w:val="00384DD8"/>
     <w:rsid w:val="00396CC7"/>
     <w:rsid w:val="003A13FA"/>
     <w:rsid w:val="003A1503"/>
     <w:rsid w:val="003B3245"/>
     <w:rsid w:val="003F2A56"/>
     <w:rsid w:val="00403B90"/>
     <w:rsid w:val="00410832"/>
     <w:rsid w:val="00416835"/>
     <w:rsid w:val="0042277D"/>
     <w:rsid w:val="00423111"/>
     <w:rsid w:val="00425D05"/>
     <w:rsid w:val="00442248"/>
     <w:rsid w:val="00457B45"/>
     <w:rsid w:val="00463C2F"/>
     <w:rsid w:val="004772FD"/>
     <w:rsid w:val="00483823"/>
     <w:rsid w:val="004B2889"/>
     <w:rsid w:val="004C1995"/>
     <w:rsid w:val="004D3333"/>
     <w:rsid w:val="004E2976"/>
     <w:rsid w:val="004E5411"/>
     <w:rsid w:val="004F1661"/>
     <w:rsid w:val="00515D4B"/>
     <w:rsid w:val="0054253A"/>
@@ -1186,134 +1176,138 @@
     <w:rsid w:val="0079360B"/>
     <w:rsid w:val="007A701A"/>
     <w:rsid w:val="007B17AF"/>
     <w:rsid w:val="007B79E4"/>
     <w:rsid w:val="007C405E"/>
     <w:rsid w:val="007D31A5"/>
     <w:rsid w:val="008107F5"/>
     <w:rsid w:val="008407FA"/>
     <w:rsid w:val="00844106"/>
     <w:rsid w:val="00855E65"/>
     <w:rsid w:val="008562A0"/>
     <w:rsid w:val="00866B5C"/>
     <w:rsid w:val="008914D5"/>
     <w:rsid w:val="0089280D"/>
     <w:rsid w:val="008979FF"/>
     <w:rsid w:val="008A18D2"/>
     <w:rsid w:val="008B09EC"/>
     <w:rsid w:val="00921EAB"/>
     <w:rsid w:val="00983E9B"/>
     <w:rsid w:val="00984CC5"/>
     <w:rsid w:val="0098716C"/>
     <w:rsid w:val="009940FC"/>
     <w:rsid w:val="009A7573"/>
     <w:rsid w:val="00A01B0F"/>
     <w:rsid w:val="00A01E45"/>
+    <w:rsid w:val="00A054D4"/>
     <w:rsid w:val="00A17249"/>
     <w:rsid w:val="00A2147E"/>
     <w:rsid w:val="00A37916"/>
     <w:rsid w:val="00A40D72"/>
     <w:rsid w:val="00A72665"/>
     <w:rsid w:val="00A74192"/>
     <w:rsid w:val="00AC6F15"/>
     <w:rsid w:val="00AE0ED4"/>
     <w:rsid w:val="00AF68C4"/>
     <w:rsid w:val="00B07D80"/>
     <w:rsid w:val="00B118EA"/>
     <w:rsid w:val="00B50727"/>
     <w:rsid w:val="00B81ACE"/>
     <w:rsid w:val="00BD6E2C"/>
     <w:rsid w:val="00BF0E24"/>
     <w:rsid w:val="00BF775E"/>
     <w:rsid w:val="00C21D1F"/>
     <w:rsid w:val="00C34422"/>
     <w:rsid w:val="00C351FD"/>
     <w:rsid w:val="00C714D5"/>
     <w:rsid w:val="00C856BA"/>
     <w:rsid w:val="00C90833"/>
     <w:rsid w:val="00C9654B"/>
     <w:rsid w:val="00CB4126"/>
     <w:rsid w:val="00CE3C99"/>
     <w:rsid w:val="00CF72CE"/>
     <w:rsid w:val="00D05D22"/>
     <w:rsid w:val="00D14AAC"/>
     <w:rsid w:val="00D15F25"/>
     <w:rsid w:val="00D22FB8"/>
     <w:rsid w:val="00D25E99"/>
     <w:rsid w:val="00D26593"/>
     <w:rsid w:val="00D5695C"/>
     <w:rsid w:val="00D601D5"/>
     <w:rsid w:val="00D71E58"/>
     <w:rsid w:val="00DF07ED"/>
     <w:rsid w:val="00DF129D"/>
     <w:rsid w:val="00E25368"/>
     <w:rsid w:val="00E40441"/>
     <w:rsid w:val="00E67909"/>
     <w:rsid w:val="00E81B11"/>
     <w:rsid w:val="00E86EE2"/>
     <w:rsid w:val="00EC00E6"/>
     <w:rsid w:val="00ED12C7"/>
+    <w:rsid w:val="00ED4195"/>
     <w:rsid w:val="00EE625F"/>
     <w:rsid w:val="00EF5ADD"/>
+    <w:rsid w:val="00F27D84"/>
+    <w:rsid w:val="00F331BB"/>
     <w:rsid w:val="00F347DE"/>
     <w:rsid w:val="00F53B5A"/>
     <w:rsid w:val="00FA1F69"/>
     <w:rsid w:val="00FA4337"/>
     <w:rsid w:val="00FB7098"/>
     <w:rsid w:val="00FC76B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F886DF1"/>
   <w15:docId w15:val="{BBEC1609-E4F4-4FD8-B11E-213637A37D79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1930,51 +1924,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00D22FB8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B81ACE"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2249,75 +2243,71 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECTSITE-505118067-124</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connectqc.ncdot.gov/site/APA/_layouts/15/DocIdRedir.aspx?ID=CONNECTSITE-505118067-124</Url>
       <Description>CONNECTSITE-505118067-124</Description>
     </_dlc_DocIdUrl>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Provision_x0020_Title_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Provision_x0020_Number_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Section xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea">APA Instructions</Section>
     <Line_x0020_Up_x0020_Sheet xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5e6c60461ed275e1741bdc97cad02d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="5c64760c-e691-4e19-9c26-bdd5d8055dea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f6cd23bbc7df96de06cf338e3cbdb09" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Number_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Title_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Section" minOccurs="0"/>
                 <xsd:element ref="ns3:Line_x0020_Up_x0020_Sheet" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2479,143 +2469,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866F6900-C30A-40BB-AB2C-9BFA708D1E3A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A9C8A3-13E1-4C35-888B-AC92B8BA57AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67FB2DDD-D6C3-4C5D-B8B5-8929F46AAFBF}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1DF9FB-CEB9-42AE-8087-EF40634DB9F0}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30C9217-880D-4C4E-9478-951C6E66953D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4772AF74-8515-45A6-8BA0-0104218C4D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866F6900-C30A-40BB-AB2C-9BFA708D1E3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>538</Characters>
+  <Words>99</Words>
+  <Characters>533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>FLOWABLE FILL</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>631</CharactersWithSpaces>
+  <CharactersWithSpaces>606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Project Special Provision</dc:title>
   <dc:subject/>
   <dc:creator>fadams</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="URL">
     <vt:lpwstr>, </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100E71F60F4E038574D877D9DC889C5EB74</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>40bbf7b0-d7ab-41c8-9d01-9d7e89918743</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>100</vt:r8>