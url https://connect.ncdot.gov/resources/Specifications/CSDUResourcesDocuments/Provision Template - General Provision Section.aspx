--- v6 (2026-06-15)
+++ v7 (2026-08-11)
@@ -2264,51 +2264,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECTSITE-505118067-124</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connectqc.ncdot.gov/site/APA/_layouts/15/DocIdRedir.aspx?ID=CONNECTSITE-505118067-124</Url>
       <Description>CONNECTSITE-505118067-124</Description>
     </_dlc_DocIdUrl>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <Provision_x0020_Title_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Provision_x0020_Number_x0020_Reference xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
     <Section xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea">APA Instructions</Section>
     <Line_x0020_Up_x0020_Sheet xmlns="5c64760c-e691-4e19-9c26-bdd5d8055dea" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a5e6c60461ed275e1741bdc97cad02d9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E71F60F4E038574D877D9DC889C5EB74" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6e74fd522771a4524d1ccdc7e4b3f48a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="5c64760c-e691-4e19-9c26-bdd5d8055dea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f6cd23bbc7df96de06cf338e3cbdb09" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Number_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Provision_x0020_Title_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns3:Section" minOccurs="0"/>
                 <xsd:element ref="ns3:Line_x0020_Up_x0020_Sheet" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2500,51 +2500,51 @@
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A9C8A3-13E1-4C35-888B-AC92B8BA57AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5c64760c-e691-4e19-9c26-bdd5d8055dea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67FB2DDD-D6C3-4C5D-B8B5-8929F46AAFBF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D028A979-AF7A-4CBE-8F84-4C621E025850}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30C9217-880D-4C4E-9478-951C6E66953D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4772AF74-8515-45A6-8BA0-0104218C4D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{866F6900-C30A-40BB-AB2C-9BFA708D1E3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>